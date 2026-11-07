--- v0 (2026-05-16)
+++ v1 (2026-11-07)
@@ -1,6125 +1,2523 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="100C186F" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+    <w:p w14:paraId="56DC912F" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B12161E" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+    <w:p w14:paraId="66BAA34B" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FE7604B" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+    <w:p w14:paraId="211771AE" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A65E1E2" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="00903D0C">
+    <w:p w14:paraId="1B70D63D" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="66" w:line="329" w:lineRule="auto"/>
         <w:ind w:left="3016" w:right="2437" w:firstLine="626"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="31"/>
+          <w:szCs w:val="31"/>
+        </w:rPr>
+        <w:t>Facultad de Ciencias Físicas Universidad Complutense de Madrid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37181DE7" wp14:editId="333FEA6E">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="47E361F4" wp14:editId="7931B9D5">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>6260465</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5917565</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-264160</wp:posOffset>
+              <wp:posOffset>-264159</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="999490" cy="887095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="6" name="Imagen 3"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="12" name="image2.jpg"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image2.jpg"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="999490" cy="887095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36114AB0" wp14:editId="506B1BC7">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="03B32BAD" wp14:editId="0B9F32BD">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>539750</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>196850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-260985</wp:posOffset>
+              <wp:posOffset>-260984</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="768350" cy="883920"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="5" name="Imagen 2"/>
-[...2 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:docPr id="11" name="image1.png"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="768350" cy="883920"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
+                    <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="008E26E9" w:rsidRPr="003917E8">
-[...143 lines deleted...]
-    <w:p w14:paraId="21975D44" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9">
+    </w:p>
+    <w:p w14:paraId="52D79436" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000" w:rsidP="004E3A26">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="175"/>
-        <w:ind w:right="1143"/>
+        <w:ind w:right="1143" w:firstLine="34"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
-          <w:lang w:val="es-ES"/>
-[...106 lines deleted...]
-    <w:p w14:paraId="46E1BC17" w14:textId="3240BA8B" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9">
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>TRABAJO DE FIN DE GRADO EN INGENIERÍA DE MATERIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335DC258" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="121"/>
         <w:ind w:left="959" w:right="1142"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="40"/>
-          <w:lang w:val="es-ES"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="5CF995A5" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="0094530A">
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>Protocolo de Evaluación Tribunal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF584EF" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF98BEF" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1BEF5C7B" w14:textId="76E466AE" w:rsidR="00AD3F85" w:rsidRPr="00355EA2" w:rsidRDefault="008E26E9" w:rsidP="00AD3F85">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7A11C3" w14:textId="32A4FCBE" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="343"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1328 lines deleted...]
-        <w:r w:rsidR="00AD3F85" w:rsidRPr="00355EA2">
+      </w:pPr>
+      <w:r>
+        <w:t>Según la memoria verificada del título y el Reglamento aprobado por la Junta de Facultad, los tribunales encargados de evaluar los Trabajos Fin de Grado (TFG) para el Grado en Ingeniería de Materiales valorarán los indicadores referentes a aquellos aspectos del TFG que se consideren susceptibles de evaluación y se establecerá para ello un protocolo de evaluación, a fin de asegurar la homogeneidad del proceso. La presente plantilla recoge los aspectos a valorar por parte del tribunal. Deberá ser cumplimentado para cada</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:t xml:space="preserve"> persona que defienda el TFG</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, firmado por</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:t xml:space="preserve"> todas las personas que componen el tribunal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> y enviado</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:t xml:space="preserve"> a la Coordinación del TFG (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="004E3A26" w:rsidRPr="005E2EC3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
-            <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t>jtornosc@ucm.es</w:t>
+          <w:t>TFG_gim@ucm.es</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AD3F85" w:rsidRPr="00355EA2">
-[...15 lines deleted...]
-    <w:p w14:paraId="623BF2EB" w14:textId="6F285F34" w:rsidR="0094530A" w:rsidRPr="00BC32BE" w:rsidRDefault="004B1A8E" w:rsidP="006F54DD">
+      <w:r w:rsidR="004E3A26">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> junto con un listado en el que se indiquen las calificaciones de</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:t xml:space="preserve"> las personas que defienden el TFG </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(preferiblemente en Excel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="190839B0" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B99D23A" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:left="450" w:right="343"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="es-ES"/>
-[...21 lines deleted...]
-        </w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Departamento:     </w:t>
+      </w:r>
+      <w:r>
         <w:t>........................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E2FA50" w14:textId="5BCE5292" w:rsidR="0094530A" w:rsidRPr="00BC32BE" w:rsidRDefault="006F54DD" w:rsidP="006F54DD">
+    <w:p w14:paraId="0722EB3E" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="70"/>
         <w:ind w:left="567" w:right="652"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
-[...22 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estudiante:   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>..................................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA999D8" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9" w:rsidP="006F54DD">
+    <w:p w14:paraId="61A759DA" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="70"/>
         <w:ind w:left="567" w:right="1173"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:lang w:val="es-ES"/>
-[...49 lines deleted...]
-          <w:lang w:val="es-ES"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título del trabajo:    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>...................................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7FB196" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="0094530A" w:rsidP="003917E8">
+    <w:p w14:paraId="6C2EE01A" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0CCC913A" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="00747C89" w:rsidRDefault="008E26E9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D583277" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="959" w:right="1143"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="1EEC075C" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="00747C89" w:rsidRDefault="0094530A">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Valoración del trabajo (marque lo que corresponda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B94E429" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="10539" w:type="dxa"/>
         <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4014"/>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="1301"/>
         <w:gridCol w:w="1306"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003917E8" w14:paraId="0E69B418" w14:textId="77777777" w:rsidTr="003917E8">
+      <w:tr w:rsidR="00C74B25" w14:paraId="5C328280" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="240"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FE30B1E" w14:textId="77777777" w:rsidR="003917E8" w:rsidRPr="00747C89" w:rsidRDefault="003917E8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3A01C612" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="242E6EAB" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="71187DD2" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="3"/>
               <w:ind w:left="140"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Excelente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="245857C3" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="539FE6F6" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="3"/>
               <w:ind w:left="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...51 lines deleted...]
-              <w:t>a</w:t>
+              <w:t>Muy Buena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2B8BCF" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="386C4701" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="3"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...16 lines deleted...]
-              <w:t>a</w:t>
+              <w:t>Buena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9F7856" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="2CECD0D3" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="3"/>
               <w:ind w:left="207"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Suficiente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="49D86A10" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="1413F1DE" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="3"/>
               <w:ind w:left="207"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Deficiente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003917E8" w:rsidRPr="00D111E1" w14:paraId="13E55F0A" w14:textId="77777777" w:rsidTr="003917E8">
+      <w:tr w:rsidR="00C74B25" w14:paraId="6E0554B8" w14:textId="77777777" w:rsidTr="004E3A26">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="667"/>
+          <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="082EACC0" w14:textId="5AC159EB" w:rsidR="003917E8" w:rsidRPr="004502A4" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="18C552D3" w14:textId="3642E8CA" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="84"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Precisión,</w:t>
+              <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>emoria (1)(2)</w:t>
             </w:r>
-            <w:r w:rsidRPr="004502A4">
+            <w:r w:rsidR="004E3A26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>estructuración</w:t>
+              <w:t xml:space="preserve">                 </w:t>
             </w:r>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...138 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01A605CA" w14:textId="77777777" w:rsidR="003917E8" w:rsidRPr="003917E8" w:rsidRDefault="003917E8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="650738D3" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5938C729" w14:textId="77777777" w:rsidR="003917E8" w:rsidRPr="003917E8" w:rsidRDefault="003917E8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="611BDE20" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="723D533F" w14:textId="77777777" w:rsidR="003917E8" w:rsidRPr="003917E8" w:rsidRDefault="003917E8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="05256BE9" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35AF9E02" w14:textId="77777777" w:rsidR="003917E8" w:rsidRPr="003917E8" w:rsidRDefault="003917E8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="07A98DE8" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D4D91F6" w14:textId="77777777" w:rsidR="003917E8" w:rsidRPr="003917E8" w:rsidRDefault="003917E8">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="0EB5C2F8" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003917E8" w14:paraId="21F704EF" w14:textId="77777777" w:rsidTr="003917E8">
+      <w:tr w:rsidR="00C74B25" w14:paraId="13AB5FCA" w14:textId="77777777" w:rsidTr="004E3A26">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="418"/>
+          <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="617BBFD9" w14:textId="4C4FEAF2" w:rsidR="003917E8" w:rsidRPr="004502A4" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="5D9012A0" w14:textId="4B959A5E" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="94"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Presentación</w:t>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Presentación oral (3)       35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="637BD108" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="7B2760A8" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200EFAA6" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="30B419BF" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B26481" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="084C9306" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BC69D87" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="7CB11076" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D9616D7" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="2FD1836B" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003917E8" w14:paraId="021FDEB7" w14:textId="77777777" w:rsidTr="003917E8">
+      <w:tr w:rsidR="00C74B25" w14:paraId="6F609BF0" w14:textId="77777777" w:rsidTr="004E3A26">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="408"/>
+          <w:trHeight w:val="497"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
           </w:tcPr>
-          <w:p w14:paraId="1C84FB99" w14:textId="44C4D853" w:rsidR="003917E8" w:rsidRPr="004502A4" w:rsidRDefault="003917E8">
+          <w:p w14:paraId="30867989" w14:textId="75A5E458" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="89"/>
               <w:ind w:left="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Discusión</w:t>
+              <w:t xml:space="preserve">Discusión (3)                   </w:t>
             </w:r>
-            <w:r w:rsidRPr="004502A4">
+            <w:r w:rsidR="004E3A26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34B4EDF5" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="31F15C9B" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C198D86" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="137A6600" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B570607" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="59A7D09C" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="748F04CB" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="15FADCDF" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DB7E02D" w14:textId="77777777" w:rsidR="003917E8" w:rsidRDefault="003917E8"/>
+          <w:p w14:paraId="53F81593" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BAFC715" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="0094530A">
+    <w:p w14:paraId="684B49D6" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="10603" w:type="dxa"/>
         <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3010"/>
         <w:gridCol w:w="739"/>
         <w:gridCol w:w="6854"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0094530A" w14:paraId="467819B0" w14:textId="77777777">
+      <w:tr w:rsidR="00C74B25" w14:paraId="21CE0584" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="480"/>
+          <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="417537BD" w14:textId="2B979D78" w:rsidR="0094530A" w:rsidRPr="004502A4" w:rsidRDefault="008E26E9">
+          <w:p w14:paraId="2B5C7621" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="123"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Calificación</w:t>
-[...58 lines deleted...]
-              <w:t>):</w:t>
+              <w:t>Calificación numérica (4):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="739" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48E8269A" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="004502A4" w:rsidRDefault="0094530A">
+          <w:p w14:paraId="152C8C3C" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6854" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D1DACBA" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="004502A4" w:rsidRDefault="0094530A">
+          <w:p w14:paraId="690C8EC5" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094530A" w14:paraId="6E36F5C4" w14:textId="77777777">
+      <w:tr w:rsidR="00C74B25" w14:paraId="2C72F206" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="240"/>
+          <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10603" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
-          <w:p w14:paraId="087E3EAC" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="004502A4" w:rsidRDefault="008E26E9">
+          <w:p w14:paraId="77B66CA5" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
               <w:spacing w:before="3"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004502A4">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-                <w:w w:val="105"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Comentarios</w:t>
-[...56 lines deleted...]
-              <w:t>procede)</w:t>
+              <w:t>Comentarios adicionales (si procede)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0094530A" w14:paraId="2B1DE20B" w14:textId="77777777">
+      <w:tr w:rsidR="00C74B25" w14:paraId="494B60F0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2198"/>
+          <w:trHeight w:val="2198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10603" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D7F63A0" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A"/>
+          <w:p w14:paraId="50BBA23A" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34758F92" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9">
+    <w:p w14:paraId="6BD2B72B" w14:textId="3802AE71" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="114"/>
         <w:ind w:left="876"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firma de</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todas las personas que componen el tribunal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="es-ES"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="1D11AA22" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="0094530A">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC9E09D" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="49B8A8E0" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="0094530A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14BAA168" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4C338100" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CED95D" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6EE8BEDB" w14:textId="77777777" w:rsidR="00747C89" w:rsidRPr="003917E8" w:rsidRDefault="00747C89">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5875A2AB" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="71EEB9F0" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="0094530A">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33EE6AD0" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E60190E" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="008E26E9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C848E98" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:right="2188"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-          <w:headerReference w:type="even" r:id="rId10"/>
+        <w:sectPr w:rsidR="00C74B25">
           <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="even" r:id="rId12"/>
-[...3 lines deleted...]
-          <w:type w:val="continuous"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="920" w:right="360" w:bottom="920" w:left="540" w:header="740" w:footer="729" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6FC5638B" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fecha:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645F3FAC" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0288AF14" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+    <w:p w14:paraId="351A9D40" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B1552D" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0094530A">
+    <w:p w14:paraId="590F6C14" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0038C5" w14:textId="77777777" w:rsidR="00BC32BE" w:rsidRPr="005C0C92" w:rsidRDefault="00BC32BE" w:rsidP="00BC32BE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="3FB20E36" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="436"/>
         </w:tabs>
         <w:spacing w:line="253" w:lineRule="auto"/>
         <w:ind w:right="109" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...108 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:w w:val="105"/>
-[...333 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>La memoria tendrá una extensión máxima de veinte páginas y deberá incluir al menos introducción, objetivos, metodología, conclusiones y bibliografía. Deberá ir acompañada de un breve resumen en inglés. Más detalles en el documento de “Normas e instrucciones para los Trabajos Fin de Grado”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD80A61" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="436"/>
         </w:tabs>
         <w:spacing w:line="253" w:lineRule="auto"/>
-        <w:ind w:right="109"/>
+        <w:ind w:left="109" w:right="109"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77130021" w14:textId="3583C11C" w:rsidR="00C74B25" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="436"/>
         </w:tabs>
         <w:spacing w:line="253" w:lineRule="auto"/>
         <w:ind w:right="109" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="506F2950" w14:textId="77777777" w:rsidR="00BC32BE" w:rsidRPr="003917E8" w:rsidRDefault="00BC32BE" w:rsidP="00BC32BE">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las memorias entregadas serán verificadas a través del software </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>anti-plagio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oficial. El tribunal será el responsable de valorar si existen indicios claros de plagio, en cuyo caso lo comunicará</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la Coordinación del TFG para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>que se puedan iniciar los procedimientos sancionadores que procedan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF8EA79" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:left="109"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4800CC" w14:textId="4027C781" w:rsidR="00C74B25" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="410"/>
         </w:tabs>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="108" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>En el acto de presentación, que será público,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la persona que defiende el TFG realizará</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una exposición en español del trabajo desarrollado, de 15 minutos de duración máxima, seguida de un turno de discusión en</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el que el tribunal realizará las preguntas que estime oportunas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>. Durante este acto sólo podrán intervenir el tribunal y</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la persona que defiende el TFG.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B53479C" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="109"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="es-ES"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EEF9AC" w14:textId="61B07EA8" w:rsidR="00C74B25" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="437"/>
         </w:tabs>
         <w:spacing w:line="253" w:lineRule="auto"/>
         <w:ind w:right="109" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="es-ES"/>
-[...560 lines deleted...]
-    <w:sectPr w:rsidR="007D33BE" w:rsidRPr="003917E8">
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>El sistema de calificación se atendrá a lo establecido en el Real Decreto 1125/2003. En caso de que la calificación sea de Suspenso (menor que 5.0) deberán ofrecerse al</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudiantado </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>orientaciones para su mejora. En caso de que la evaluación del tribunal sea inferior a 4.0 sobre 10, no se realizará media con la calificación</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de las personas</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3A26">
+        <w:t xml:space="preserve"> responsables de la tutorización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y, por tanto, la calificación final será suspenso. Si no se indica lo contrario, se entenderá que todos los trabajos calificados con nota mayor o igual que 9.0 podrán optar a la calificación de Matrícula de Honor (MH).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EED18B1" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D93D02" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00C74B25">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_31"/>
+        <w:id w:val="249673754"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="454D7737" w14:textId="64C14B4E" w:rsidR="00C74B25" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="437"/>
+            </w:tabs>
+            <w:spacing w:line="253" w:lineRule="auto"/>
+            <w:ind w:left="109" w:right="109"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="19"/>
+              <w:szCs w:val="19"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_30"/>
+              <w:id w:val="401430877"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="004E3A26">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sectPr w:rsidR="00C74B25">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="920" w:right="1020" w:bottom="920" w:left="740" w:header="740" w:footer="729" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="294AAC77" w14:textId="77777777" w:rsidR="0028297F" w:rsidRDefault="0028297F">
+    <w:p w14:paraId="41FE86E2" w14:textId="77777777" w:rsidR="00FE58A6" w:rsidRDefault="00FE58A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F6B15A5" w14:textId="77777777" w:rsidR="0028297F" w:rsidRDefault="0028297F">
+    <w:p w14:paraId="1E4F3DC5" w14:textId="77777777" w:rsidR="00FE58A6" w:rsidRDefault="00FE58A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{90C1AEE2-3139-451B-A9B6-59BE47B3C953}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{1B71A97D-635A-4BFD-BCA9-EB0781373401}"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{7F0C1C31-35CF-4FE8-9A5A-5CDF0509FAF5}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{023921A9-9140-4E0D-B88E-23D975E718AB}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AACD834" w14:textId="77777777" w:rsidR="00D111E1" w:rsidRDefault="00D111E1">
-[...9 lines deleted...]
-  <w:p w14:paraId="26E215B8" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="00903D0C">
+  <w:p w14:paraId="3784BC5B" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503310896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D5EB00C" wp14:editId="14949407">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="4C1C0B75" wp14:editId="6AF06952">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-17461</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="bottomMargin">
-                <wp:align>top</wp:align>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-4761</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="6924040" cy="144780"/>
-              <wp:effectExtent l="0" t="0" r="10160" b="7620"/>
+              <wp:extent cx="6933565" cy="154305"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Text Box 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="8" name="Rectángulo 8"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="1883980" y="3707610"/>
                         <a:ext cx="6924040" cy="144780"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2833A5D2" w14:textId="6EB91F37" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9">
+                        <w:p w14:paraId="2DC966F3" w14:textId="04990E14" w:rsidR="00C74B25" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="1"/>
                             <w:ind w:left="20"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
                             <w:rPr>
-                              <w:lang w:val="es-ES"/>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
                             </w:rPr>
-                          </w:pPr>
-                          <w:r w:rsidRPr="003917E8">
+                            <w:t xml:space="preserve">Aprobado por la Comisión de Calidad del Grado en Ingeniería de Materiales el </w:t>
+                          </w:r>
+                          <w:r w:rsidR="004E3A26">
                             <w:rPr>
-                              <w:spacing w:val="1"/>
-[...1 lines deleted...]
-                              <w:lang w:val="es-ES"/>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
                             </w:rPr>
-                            <w:t>Aprobado</w:t>
+                            <w:t xml:space="preserve">26 </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="003917E8">
+                          <w:r>
                             <w:rPr>
-                              <w:spacing w:val="-10"/>
-[...1 lines deleted...]
-                              <w:lang w:val="es-ES"/>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
+                            </w:rPr>
+                            <w:t>de octu</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004E3A26">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
+                            </w:rPr>
+                            <w:t>b</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
+                            </w:rPr>
+                            <w:t>re de</w:t>
+                          </w:r>
+                          <w:r w:rsidR="004E3A26">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> 2026</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
-                          </w:r>
-[...92 lines deleted...]
-                            <w:t>5</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5D5EB00C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:36pt;margin-top:0;width:545.2pt;height:11.4pt;z-index:-5584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpK51L2gEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJgq4z4hRdiw4D&#10;ugvQ7QNoWbaF2aJGKbGzrx8lx+kub8NeBIqUjs45pHY309CLoyZv0JZyvcql0FZhbWxbyq9fHl5d&#10;S+ED2Bp6tLqUJ+3lzf7li93oCr3BDvtak2AQ64vRlbILwRVZ5lWnB/ArdNpysUEaIPCW2qwmGBl9&#10;6LNNnl9lI1LtCJX2nrP3c1HuE37TaBU+NY3XQfSlZG4hrZTWKq7ZfgdFS+A6o8404B9YDGAsP3qB&#10;uocA4kDmL6jBKEKPTVgpHDJsGqN00sBq1vkfap46cDppYXO8u9jk/x+s+nh8cp9JhOktTtzAJMK7&#10;R1TfvLB414Ft9S0Rjp2Gmh9eR8uy0fnifDVa7QsfQarxA9bcZDgETEBTQ0N0hXUKRucGnC6m6ykI&#10;xcmrN5ttvuWS4tp6u319nbqSQbHcduTDO42DiEEpiZua0OH46ENkA8VyJD5m8cH0fWpsb39L8MGY&#10;Sewj4Zl6mKpJmLqUmygtiqmwPrEcwnlceLw56JB+SDHyqJTSfz8AaSn695YtiXO1BLQE1RKAVXy1&#10;lEGKObwL8/wdHJm2Y+TZdIu3bFtjkqJnFme63P4k9Dyqcb5+3adTzx9q/xMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAB/2+kfdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbhRpxEK&#10;Jc2mqhCckBBpOHB04m1iNV6H2G3D3+Oe4LLSaEYzb4vtbAdxpskbxwirZQKCuHXacIfwWb/er0H4&#10;oFirwTEh/JCHbXl7U6hcuwtXdN6HTsQS9rlC6EMYcyl925NVfulG4ugd3GRViHLqpJ7UJZbbQaZJ&#10;kkmrDMeFXo303FN73J8swu6Lqxfz/d58VIfK1PVTwm/ZEfFuMe82IALN4S8MV/yIDmVkatyJtRcD&#10;wmMaXwkI8V7dVZY+gGgQ0nQNsizkf/7yFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGkr&#10;nUvaAQAAmAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AB/2+kfdAAAABwEAAA8AAAAAAAAAAAAAAAAANAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="4C1C0B75" id="Rectángulo 8" o:spid="_x0000_s1028" style="position:absolute;margin-left:-1.35pt;margin-top:-.35pt;width:545.95pt;height:12.15pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUAbbXtAEAAFEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTIEmNKMWwIsOA&#10;YgvQ7QMUWYoF2JJGKrHz96OUpOnWW7GL/EQRj4+P9Oph7Dt21IDWO8GrScmZdso31u0F//Vz82nJ&#10;GUbpGtl5pwU/aeQP648fVkOo9dS3vms0MCJxWA9B8DbGUBcFqlb3Eic+aEePxkMvI11hXzQgB2Lv&#10;u2JalvNi8NAE8EojUvTx/MjXmd8YreIPY1BH1glO2mI+IZ+7dBbrlaz3IENr1UWGfIeKXlpHRV+o&#10;HmWU7AD2DVVvFXj0Jk6U7wtvjFU690DdVOU/3Ty3MujcC5mD4cUm/H+06vvxOWyBbBgC1kgwdTEa&#10;6NOX9LGRxrpc3t0vyb6T4HeLcjGvLsbpMTJFCfP76aycUYKijGo2W1AyURY3pgAYv2rfswQEBxpM&#10;9ksenzCeU68pqbDzG9t1eTid+ytAnClS3OQmFMfdyGwj+DTVTZGdb05bYBjUxlLJJ4lxK4FmW3E2&#10;0LwFx98HCZqz7psjQ9NyXAFcwe4KpFOtp7WJnJ3hl5iX6Czt8yF6Y3Mbt9IXjTS3bMRlx9JivL7n&#10;rNufsP4DAAD//wMAUEsDBBQABgAIAAAAIQChHYpv3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NTsMwEITvSLyDtUjcWocglSTEqSp+VI60RSrc3HhJIux1FLtN4OnZnuA0Ws1o9ptyOTkrTjiE&#10;zpOCm3kCAqn2pqNGwdvueZaBCFGT0dYTKvjGAMvq8qLUhfEjbfC0jY3gEgqFVtDG2BdShrpFp8Pc&#10;90jsffrB6cjn0Egz6JHLnZVpkiyk0x3xh1b3+NBi/bU9OgXrrF+9v/ifsbFPH+v96z5/3OVRqeur&#10;aXUPIuIU/8Jwxmd0qJjp4I9kgrAKZukdJ1lZznaS5SmIg4L0dgGyKuX/AdUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFQBtte0AQAAUQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKEdim/fAAAACAEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2833A5D2" w14:textId="6EB91F37" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9">
+                  <w:p w14:paraId="2DC966F3" w14:textId="04990E14" w:rsidR="00C74B25" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="1"/>
                       <w:ind w:left="20"/>
+                      <w:textDirection w:val="btLr"/>
+                    </w:pPr>
+                    <w:r>
                       <w:rPr>
-                        <w:lang w:val="es-ES"/>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
                       </w:rPr>
-                    </w:pPr>
-                    <w:r w:rsidRPr="003917E8">
+                      <w:t xml:space="preserve">Aprobado por la Comisión de Calidad del Grado en Ingeniería de Materiales el </w:t>
+                    </w:r>
+                    <w:r w:rsidR="004E3A26">
                       <w:rPr>
-                        <w:spacing w:val="1"/>
-[...1 lines deleted...]
-                        <w:lang w:val="es-ES"/>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
                       </w:rPr>
-                      <w:t>Aprobado</w:t>
+                      <w:t xml:space="preserve">26 </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="003917E8">
+                    <w:r>
                       <w:rPr>
-                        <w:spacing w:val="-10"/>
-[...1 lines deleted...]
-                        <w:lang w:val="es-ES"/>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
+                      </w:rPr>
+                      <w:t>de octu</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004E3A26">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
+                      </w:rPr>
+                      <w:t>b</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
+                      </w:rPr>
+                      <w:t>re de</w:t>
+                    </w:r>
+                    <w:r w:rsidR="004E3A26">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> 2026</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="19"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
-                    </w:r>
-[...92 lines deleted...]
-                      <w:t>5</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="page" anchory="margin"/>
-            </v:shape>
+            </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503310920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22FF97F4" wp14:editId="42752316">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="24056C5F" wp14:editId="7F1B3C78">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>6555105</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>6080443</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>10096500</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-128806</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="467995" cy="177800"/>
-              <wp:effectExtent l="0" t="0" r="8255" b="12700"/>
+              <wp:extent cx="477520" cy="187325"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="7" name="Rectángulo 7"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="5112003" y="3691100"/>
                         <a:ext cx="467995" cy="177800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5964C9CA" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="008E26E9" w:rsidP="005329F0">
+                        <w:p w14:paraId="04C6D0E4" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:spacing w:line="265" w:lineRule="exact"/>
-                            <w:ind w:left="142" w:right="27"/>
+                            <w:spacing w:line="264" w:lineRule="auto"/>
+                            <w:ind w:left="141" w:right="27" w:firstLine="141"/>
                             <w:jc w:val="right"/>
-                            <w:rPr>
-[...3 lines deleted...]
-                            </w:rPr>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
-                            <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-                          <w:r>
                             <w:rPr>
-                              <w:rFonts w:ascii="Times New Roman"/>
-                              <w:sz w:val="24"/>
+                              <w:color w:val="000000"/>
                             </w:rPr>
-                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
-[...4 lines deleted...]
-                          <w:r>
                             <w:t>1</w:t>
-                          </w:r>
-[...1 lines deleted...]
-                            <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...39 lines deleted...]
-          </w:pict>
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>6080443</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-128806</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="477520" cy="187325"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="image3.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image3.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="477520" cy="187325"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25372282" w14:textId="77777777" w:rsidR="0028297F" w:rsidRDefault="0028297F">
+    <w:p w14:paraId="1B4FF259" w14:textId="77777777" w:rsidR="00FE58A6" w:rsidRDefault="00FE58A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AE746D6" w14:textId="77777777" w:rsidR="0028297F" w:rsidRDefault="0028297F">
+    <w:p w14:paraId="582F294F" w14:textId="77777777" w:rsidR="00FE58A6" w:rsidRDefault="00FE58A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5098EA48" w14:textId="77777777" w:rsidR="00D111E1" w:rsidRDefault="00D111E1">
-[...9 lines deleted...]
-  <w:p w14:paraId="7AA72C1C" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="0066203A">
+  <w:p w14:paraId="37FBBAAA" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503310872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1323CDC7" wp14:editId="5F99F3E7">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="16456EDC" wp14:editId="00BAA06E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>4914900</wp:posOffset>
+                <wp:posOffset>4910138</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>457200</wp:posOffset>
+                <wp:posOffset>452438</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2282825" cy="150495"/>
-              <wp:effectExtent l="0" t="1905" r="3175" b="0"/>
+              <wp:extent cx="2292350" cy="160020"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="Text Box 3"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="10" name="Rectángulo 10"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="4204588" y="3704753"/>
                         <a:ext cx="2282825" cy="150495"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="22CFECB8" w14:textId="77777777" w:rsidR="0094530A" w:rsidRDefault="008E26E9" w:rsidP="003917E8">
+                        <w:p w14:paraId="7F346BE3" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="1"/>
                             <w:ind w:left="567"/>
+                            <w:textDirection w:val="btLr"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
-                              <w:w w:val="105"/>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
                             </w:rPr>
-                            <w:t>Facultad</w:t>
-[...52 lines deleted...]
-                            <w:t>UCM</w:t>
+                            <w:t>Facultad de Ciencias Físicas UCM</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...78 lines deleted...]
-          </w:pict>
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>4910138</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>452438</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2292350" cy="160020"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="image6.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image6.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2292350" cy="160020"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503310848" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="302ECFFE" wp14:editId="0EEE0C68">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="12A93969" wp14:editId="010C3363">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
-                <wp:posOffset>628650</wp:posOffset>
+                <wp:posOffset>623888</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>459105</wp:posOffset>
+                <wp:posOffset>454343</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4048125" cy="150495"/>
-              <wp:effectExtent l="0" t="0" r="9525" b="1905"/>
+              <wp:extent cx="4057650" cy="160020"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Text Box 4"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="9" name="Rectángulo 9"/>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
                       <a:xfrm>
-                        <a:off x="0" y="0"/>
+                        <a:off x="3321938" y="3704753"/>
                         <a:ext cx="4048125" cy="150495"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:extLst>
-[...17 lines deleted...]
-                      </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5F4CE1EE" w14:textId="77777777" w:rsidR="0094530A" w:rsidRPr="003917E8" w:rsidRDefault="008E26E9" w:rsidP="003917E8">
+                        <w:p w14:paraId="5F419A20" w14:textId="77777777" w:rsidR="00C74B25" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="1"/>
-                            <w:ind w:left="0"/>
+                            <w:textDirection w:val="btLr"/>
+                          </w:pPr>
+                          <w:r>
                             <w:rPr>
-                              <w:lang w:val="es-ES"/>
+                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="19"/>
                             </w:rPr>
-                          </w:pPr>
-[...95 lines deleted...]
-                            <w:t>Ingeniería de Materiales</w:t>
+                            <w:t>Protocolo de Evaluación Tribunal TFG Grado en Ingeniería de Materiales</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                    <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...115 lines deleted...]
-          </w:pict>
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+          <w:drawing>
+            <wp:anchor allowOverlap="1" behindDoc="1" distB="0" distT="0" distL="0" distR="0" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>623888</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>454343</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4057650" cy="160020"/>
+              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="9" name="image5.png"/>
+              <a:graphic>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic>
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="image5.png"/>
+                      <pic:cNvPicPr preferRelativeResize="0"/>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1"/>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4057650" cy="160020"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect"/>
+                      <a:ln/>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217F3990"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A8C4D12A">
+    <w:nsid w:val="2C5A3AD8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E1AEE06"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="109" w:hanging="308"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
-[...1 lines deleted...]
-        <w:w w:val="103"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DE1C6022">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1112" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4BF0AD28">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2115" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6D50241A">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3118" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85769600">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4121" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0EC87F54">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5124" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3602768E">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6127" w:hanging="308"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6127" w:hanging="307"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7F7AF4BC">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7130" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="892015FA">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8133" w:hanging="308"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1570532692">
+  <w:num w:numId="1" w16cid:durableId="1529752508">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0094530A"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00FE7304"/>
+    <w:rsidRoot w:val="00C74B25"/>
+    <w:rsid w:val="004E3A26"/>
+    <w:rsid w:val="00607246"/>
+    <w:rsid w:val="00C74B25"/>
+    <w:rsid w:val="00FE58A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{31141940-1880-4134-AD04-49B08182E3D2}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="74273E12"/>
+  <w15:docId w15:val="{D8C15139-46C5-4226-B384-DC057D7F521F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6469,125 +2867,219 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="121"/>
       <w:ind w:left="959"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
+      <w:iCs/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="959"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="109"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
@@ -6638,59 +3130,127 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003917E8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD3F85"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00464695"/>
+    <w:pPr>
+      <w:widowControl/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E3A26"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jtornosc@ucm.es" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TFG_gim@ucm.es" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6932,82 +3492,85 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhU5QUQEhwlqKtEgH3AS1lkJiBbzw==">CgMxLjAaKgoBMBIlCiMIBCofChtkb2NvLkdrUHZkZGFiQURpSDM4TEd3NWpHeWcQAhoqCgExEiUKIwgEKh8KG2RvY28uR2tQdmRkYWJBRGlIMzhMR3c1akd5ZxABGioKATISJQojCAQqHwobZG9jby5VRnluaTVndGdsY3A0TDdsTDhQUVN3EAIaKgoBMxIlCiMIBCofChtkb2NvLlVGeW5pNWd0Z2xjcDRMN2xMOFBRU3cQARoqCgE0EiUKIwgEKh8KG2RvY28uZnl3TzFfYXU0MUdQcE5WLV9KTEFQdxACGioKATUSJQojCAQqHwobZG9jby5meXdPMV9hdTQxR1BwTlYtX0pMQVB3EAEaKgoBNhIlCiMIBCofChtkb2NvLjhyLVFfd21RMzN4bGpYYzNzb2hzdVEQAhoqCgE3EiUKIwgEKh8KG2RvY28uOHItUV93bVEzM3hsalhjM3NvaHN1URABGioKATgSJQojCAQqHwobZG9jby5yQnZxd1BKTlRFeUNFVnVxWEFuaWd3EAIaKgoBORIlCiMIBCofChtkb2NvLnJCdnF3UEpOVEV5Q0VWdXFYQW5pZ3cQARorCgIxMBIlCiMIBCofChtkb2NvLklBTU9nN1hWTm9OelhYbmR1N2IyLWcQAhorCgIxMRIlCiMIBCofChtkb2NvLklBTU9nN1hWTm9OelhYbmR1N2IyLWcQARorCgIxMhIlCiMIBCofChtkb2NvLjlOQm8tM3RLQnh4VGlQVFJLQTFneUEQAhorCgIxMxIlCiMIBCofChtkb2NvLjlOQm8tM3RLQnh4VGlQVFJLQTFneUEQARorCgIxNBIlCiMIBCofChtkb2NvLlJkRWFNaWI3WTB1OUNsV09vTGJob3cQAhorCgIxNRIlCiMIBCofChtkb2NvLlJkRWFNaWI3WTB1OUNsV09vTGJob3cQARorCgIxNhIlCiMIBCofChtkb2NvLnF3VnhLcmtTX0JtX0N1bXhlWWlzVlEQAhorCgIxNxIlCiMIBCofChtkb2NvLnF3VnhLcmtTX0JtX0N1bXhlWWlzVlEQARorCgIxOBIlCiMIBCofChtkb2NvLlFMMjJWeW1GaWlJdDA0bTlvOHNHUmcQARorCgIxORIlCiMIBCofChtkb2NvLlFMMjJWeW1GaWlJdDA0bTlvOHNHUmcQAhorCgIyMBIlCiMIBCofChtkb2NvLkRKMnMtMldRODd3X2txUV8wVlhUVncQAhorCgIyMRIlCiMIBCofChtkb2NvLkRkRkhta2loSWFESHh2N2dZeDhITmcQAhorCgIyMhIlCiMIBCofChtkb2NvLmhjTlRkQ09pcEZJcllxcjhvNm1INncQAhorCgIyMxIlCiMIBCofChtkb2NvLkZLS1otT0IwSkVaLTZSRXVXQ0ZmRncQAhorCgIyNBIlCiMIBCofChtkb2NvLkZLS1otT0IwSkVaLTZSRXVXQ0ZmRncQARorCgIyNRIlCiMIBCofChtkb2NvLmZPYnlrTVVnLUdwOGRTUURLUUFBb0EQAhorCgIyNhIlCiMIBCofChtkb2NvLmZPYnlrTVVnLUdwOGRTUURLUUFBb0EQARorCgIyNxIlCiMIBCofChtkb2NvLkgzNTVTOV9XVmQ0T3Nld2JWUWJ1NUEQAhorCgIyOBIlCiMIBCofChtkb2NvLkgzNTVTOV9XVmQ0T3Nld2JWUWJ1NUEQARorCgIyORIlCiMIBCofChtkb2NvLnpJZHZhNXZLejZWbllMTDR5MkFZd2cQAhorCgIzMBIlCiMIBCofChtkb2NvLnpJZHZhNXZLejZWbllMTDR5MkFZd2cQAhorCgIzMRIlCiMIBCofChtkb2NvLnpJZHZhNXZLejZWbllMTDR5MkFZd2cQAiLJBAobZG9jby56SWR2YTV2S3o2Vm5ZTEw0eTJBWXdnEuEDChtkb2NvLnpJZHZhNXZLejZWbllMTDR5MkFZd2cSG2RvY28ueklkdmE1dkt6NlZuWUxMNHkyQVl3ZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKC+14OWNDigvteDljRKnwEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxp3wtfa5AFxEm8KawplTGEgdXRpbGl6YWNpw7NuIGRlbCBtYXNjdWxpbm8gcGFyYSBsb3MgZGlzdGludG9zIGNhcmdvcyB5IGZpZ3VyYXMgcXVlIGFwYXJlY2VuIGVuIGVzdGFzIGluc3RydWNjaW9uZXMQARgBEAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8zM4gBAZoBBggAEAAYALABALgBAcgBABigvteDljQgoL7Xg5Y0MABCNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8zMyKOBAobZG9jby5Ha1B2ZGRhYkFEaUgzOExHdzVqR3lnEqcDChtkb2NvLkdrUHZkZGFiQURpSDM4TEd3NWpHeWcSG2RvY28uR2tQdmRkYWJBRGlIMzhMR3c1akd5ZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMODBwYOWNDjgwcGDljRKZwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGj/C19rkATkKNwohChtwZXJzb25hIHF1ZSBkZWZpZW5kYSBlbCBURkcQARgAEhAKCmVzdHVkaWFudGUQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8xiAEBmgEGCAAQABgAsAEAuAEByAEAGODBwYOWNCDgwcGDljQwAEI1c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzEirQQKG2RvY28uSDM1NVM5X1dWZDRPc2V3YlZRYnU1QRLFAwobZG9jby5IMzU1UzlfV1ZkNE9zZXdiVlFidTVBEhtkb2NvLkgzNTVTOV9XVmQ0T3Nld2JWUWJ1NUEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgvteDljQ4oL7Xg5Y0SoMBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaW8LX2uQBVQpTCj4KOGRlIGxhcyBwZXJzb25hcyByZXNwb25zYWJsZXMgZGUgbGEgdHV0b3JpemFjacOzbiBkZWwgVEZHEAEYABIPCglkZWwgdHV0b3IQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8zMYgBAZoBBggAEAAYALABALgBAcgBABigvteDljQgoL7Xg5Y0MABCNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8zMSKWBAobZG9jby5xd1Z4S3JrU19CbV9DdW14ZVlpc1ZREq4DChtkb2NvLnF3VnhLcmtTX0JtX0N1bXhlWWlzVlESG2RvY28ucXdWeEtya1NfQm1fQ3VteGVZaXNWURoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMIDAzIOWNDiAwMyDljRKbQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGkXC19rkAT8KPQokCh5sYSBwZXJzb25hIHF1ZSBkZWZpZW5kZSBlbCBURkcQARgAEhMKDWVsIGVzdHVkaWFudGUQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8xOYgBAZoBBggAEAAYALABALgBAcgBABiAwMyDljQggMDMg5Y0MABCNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8xOSKdBAobZG9jby5VRnluaTVndGdsY3A0TDdsTDhQUVN3ErYDChtkb2NvLlVGeW5pNWd0Z2xjcDRMN2xMOFBRU3cSG2RvY28uVUZ5bmk1Z3RnbGNwNEw3bEw4UFFTdxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMODBwYOWNDjgwcGDljRKdgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGk7C19rkAUgKRgomCiB0b2RhcyBsYXNhIHBlcnNvbmFzIHF1ZSBjb21wb25lbhABGAASGgoUdG9kb3MgbG9zIG1pZW1icm9zIGQQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8ziAEBmgEGCAAQABgAsAEAuAEByAEAGODBwYOWNCDgwcGDljQwAEI1c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzMi8QMKG2RvY28uREoycy0yV1E4N3dfa3FRXzBWWFRWdxKJAwobZG9jby5ESjJzLTJXUTg3d19rcVFfMFZYVFZ3Ehtkb2NvLkRKMnMtMldRODd3X2txUV8wVlhUVncaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDglNCDljQ44JTQg5Y0SkgKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxogwtfa5AEaEhgKFAoObG9zIG1pZW1icm9zIGQQARgAEAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8yM4gBAZoBBggAEAAYALABALgBAcgBABjglNCDljQg4JTQg5Y0MABCNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8yMyKWBAobZG9jby5GS0taLU9CMEpFWi02UkV1V0NGZkZ3Eq4DChtkb2NvLkZLS1otT0IwSkVaLTZSRXVXQ0ZmRncSG2RvY28uRktLWi1PQjBKRVotNlJFdVdDRmZGdxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCU0IOWNDjglNCDljRKbQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGkXC19rkAT8KPQokCh5sYSBwZXJzb25hIHF1ZSBkZWZpZW5kZSBlbCBURkcQARgAEhMKDWVsIGVzdHVkaWFudGUQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8yNogBAZoBBggAEAAYALABALgBAcgBABjglNCDljQg4JTQg5Y0MABCNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8yNiLkAwobZG9jby5EZEZIbWtpaElhREh4djdnWXg4SE5nEvwCChtkb2NvLkRkRkhta2loSWFESHh2N2dZeDhITmcSG2RvY28uRGRGSG1raWhJYURIeHY3Z1l4OEhOZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOCU0IOWNDjglNCDljRKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0SCwoHCgFuEAEYABABckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjSIAQGaAQYIABAAGACwAQC4AQHIAQAY4JTQg5Y0IOCU0IOWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjQinAQKG2RvY28uSUFNT2c3WFZOb056WFhuZHU3YjItZxK0AwobZG9jby5JQU1PZzdYVk5vTnpYWG5kdTdiMi1nEhtkb2NvLklBTU9nN1hWTm9OelhYbmR1N2IyLWcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDAlsWDljQ4wJbFg5Y0SnMKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpLwtfa5AFFCkMKJQofdG9kYXMgbGFzIHBlcnNvbmFzIHF1ZSBjb21wb25lbhABGAASGAoSdG9kb3MgbG9zIG1pZW1icm9zEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTOIAQGaAQYIABAAGACwAQC4AQHIAQAYwJbFg5Y0IMCWxYOWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTMi5AMKG2RvY28uaGNOVGRDT2lwRklyWXFyOG82bUg2dxL8AgobZG9jby5oY05UZENPaXBGSXJZcXI4bzZtSDZ3Ehtkb2NvLmhjTlRkQ09pcEZJcllxcjhvNm1INncaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDglNCDljQ44JTQg5Y0SjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENEgsKBwoBbhABGAAQAXJDCghKYWltZSBSUxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzI1iAEBmgEGCAAQABgAsAEAuAEByAEAGOCU0IOWNCDglNCDljQwAEI2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzI1IpsEChtkb2NvLnJCdnF3UEpOVEV5Q0VWdXFYQW5pZ3cSswMKG2RvY28uckJ2cXdQSk5URXlDRVZ1cVhBbmlndxIbZG9jby5yQnZxd1BKTlRFeUNFVnVxWEFuaWd3Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghKYWltZSBSUxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwJbFg5Y0OMCWxYOWNEpyCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaSsLX2uQBRApCCicKIWxhcyBwZXJzb25hcyBxdWUgZGVmaWVuZGVuIGVsIFRGRxABGAASFQoPbG9zIGVzdHVkaWFudGVzEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTGIAQGaAQYIABAAGACwAQC4AQHIAQAYwJbFg5Y0IMCWxYOWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTEikwQKG2RvY28uUmRFYU1pYjdZMHU5Q2xXT29MYmhvdxKrAwobZG9jby5SZEVhTWliN1kwdTlDbFdPb0xiaG93Ehtkb2NvLlJkRWFNaWI3WTB1OUNsV09vTGJob3caDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAwMyDljQ4gMDMg5Y0SmoKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpCwtfa5AE8CjoKIAoaYSBsYSBDb29yZGluYWNpw7NuIGRlbCBURkcQARgAEhQKDmFsIENvb3JkaW5hZG9yEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTeIAQGaAQYIABAAGACwAQC4AQHIAQAYgMDMg5Y0IIDAzIOWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTci7AMKG2RvY28uOU5Cby0zdEtCeHhUaVBUUktBMWd5QRKEAwobZG9jby45TkJvLTN0S0J4eFRpUFRSS0ExZ3lBEhtkb2NvLjlOQm8tM3RLQnh4VGlQVFJLQTFneUEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDAlsWDljQ4wJbFg5Y0SkMKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxobwtfa5AEVEgsKBwoBZBABGAAQARoGCgIQFBABckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTWIAQGaAQYIABAAGACwAQC4AQHIAQAYwJbFg5Y0IMCWxYOWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTUigQQKG2RvY28uZk9ieWtNVWctR3A4ZFNRREtRQUFvQRKZAwobZG9jby5mT2J5a01VZy1HcDhkU1FES1FBQW9BEhtkb2NvLmZPYnlrTVVnLUdwOGRTUURLUUFBb0EaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDA6dODljQ4wOnTg5Y0SlgKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxowwtfa5AEqCigKEgoMZXN0dWRpYW50YWRvEAEYABIQCgplc3R1ZGlhbnRlEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjmIAQGaAQYIABAAGACwAQC4AQHIAQAYwOnTg5Y0IMDp04OWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjki7wMKG2RvY28uUUwyMlZ5bUZpaUl0MDRtOW84c0dSZxKHAwobZG9jby5RTDIyVnltRmlpSXQwNG05bzhzR1JnEhtkb2NvLlFMMjJWeW1GaWlJdDA0bTlvOHNHUmcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDglNCDljQ44JTQg5Y0SkYKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoewtfa5AEYChYKCAoCZWwQARgAEggKAmxhEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjGIAQGaAQYIABAAGACwAQC4AQHIAQAY4JTQg5Y0IOCU0IOWNDAAQjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjEihwQKG2RvY28uOHItUV93bVEzM3hsalhjM3NvaHN1URKgAwobZG9jby44ci1RX3dtUTMzeGxqWGMzc29oc3VREhtkb2NvLjhyLVFfd21RMzN4bGpYYzNzb2hzdVEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgwcGDljQ44MHBg5Y0SmAKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxo4wtfa5AEyCjAKFQoPYWxtdW5vMDZAdWNtLmVzEAEYABIVCg9qdG9ybm9zY0B1Y20uZXMQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF83iAEBmgEGCAAQABgAsAEAuAEByAEAGODBwYOWNCDgwcGDljQwAEI1c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzciiQQKG2RvY28uZnl3TzFfYXU0MUdQcE5WLV9KTEFQdxKiAwobZG9jby5meXdPMV9hdTQxR1BwTlYtX0pMQVB3Ehtkb2NvLmZ5d08xX2F1NDFHUHBOVi1fSkxBUHcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgwcGDljQ44MHBg5Y0SmIKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxo6wtfa5AE0CjIKGAoSYSBsYSBDb29yZGluYWNpw7NuEAEYABIUCg5hbCBjb29yZGluYWRvchABGAAYAXJDCghKYWltZSBSUxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzWIAQGaAQYIABAAGACwAQC4AQHIAQAY4MHBg5Y0IODBwYOWNDAAQjVzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfNTgAakIKNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8zMxIISmFpbWUgUlNqQQo1c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzESCEphaW1lIFJTakIKNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8zMRIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzE5EghKYWltZSBSU2pBCjVzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMxIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzIzEghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjYSCEphaW1lIFJTakIKNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8yNBIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzEzEghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMjUSCEphaW1lIFJTakIKNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8xMRIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzE3EghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfMTUSCEphaW1lIFJTakIKNnN1Z2dlc3RJZEltcG9ydGQ5YWIyMGNlLTc5NjMtNGZiMy1hM2Q1LTA3Y2RjNzdmZTdmNF8yORIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzIxEghKYWltZSBSU2pBCjVzdWdnZXN0SWRJbXBvcnRkOWFiMjBjZS03OTYzLTRmYjMtYTNkNS0wN2NkYzc3ZmU3ZjRfNxIISmFpbWUgUlNqQQo1c3VnZ2VzdElkSW1wb3J0ZDlhYjIwY2UtNzk2My00ZmIzLWEzZDUtMDdjZGM3N2ZlN2Y0XzUSCEphaW1lIFJTciExNDVCYTk4aW1yZWt0WG5zLThjTUZIeWIxR1F1NkxmNlY=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>455</Words>
-  <Characters>3009</Characters>
+  <Words>511</Words>
+  <Characters>2813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3429</CharactersWithSpaces>
+  <CharactersWithSpaces>3318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Plantilla Evaluación Tribunal TFG_GIM</dc:title>
   <dc:creator>Carmen García Payo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2015-02-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2019-12-04T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>