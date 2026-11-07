--- v0 (2026-05-05)
+++ v1 (2026-11-07)
@@ -1,1451 +1,1244 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0578D173" w14:textId="729E1ED6" w:rsidR="00CC417C" w:rsidRPr="00D46C0B" w:rsidRDefault="00CC417C" w:rsidP="00A62688">
+    <w:p w14:paraId="5DF1DB7F" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...63 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>FACULTAD DE CIENCIAS FÍSICAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227E8C7A" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>GRADO EN INGENIERÍA DE MATERIALES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDFE907" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="1134" w:right="1134"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>-2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>…</w:t>
+        <w:t xml:space="preserve">      Curso 202…-2…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3D0949" w14:textId="53B3642C" w:rsidR="006E7001" w:rsidRPr="005F425D" w:rsidRDefault="00941582" w:rsidP="008244B7">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="07FBA10A" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Documento de Aceptación</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> de Trabajo Fin de Grado</w:t>
+        <w:t>Documento de Aceptación de Trabajo Fin de Grado</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="a"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="363C258F" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="35E80F1D" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1A3F54" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="5B5DBAE6" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00191644">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DEPARTAMENTO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00191644">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CFC4DA9" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="35D7E139" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="18FE08F3" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="48FA3174" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C79BEA2" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="2298A959" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00191644">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TÍTULO</w:t>
             </w:r>
-            <w:r w:rsidRPr="00191644">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259324F8" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="55A57EB1" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="3034C2B7" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="428B68EC" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AA175C" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="41481139" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00191644">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TITLE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4F1064" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="04C988A2" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="4B0A6FD8" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="252F5929" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731EC004" w14:textId="20DEB287" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="00E41820" w:rsidP="007108B5">
+          <w:p w14:paraId="7944F6CE" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>TUT</w:t>
-[...7 lines deleted...]
-              <w:t>OR/</w:t>
+              <w:t>TUTOR/A/ES/AS</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00191644">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB95BFA" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="65BD2B34" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="211CA5D2" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="4F21166D" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A718C34" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="247C499F" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTUDIANTE </w:t>
-[...15 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>ESTUDIANTE DE TFG:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="7EFDEB9E" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="6633BC5E" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63123796" w14:textId="77777777" w:rsidR="003973BB" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="4366403E" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nombre y Apellidos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEB6E93" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00E7347F" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="44BB72E6" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="727FD6C7" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="1AB5DF36" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E451404" w14:textId="525226DC" w:rsidR="003973BB" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="69CE41AE" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DNI</w:t>
-[...7 lines deleted...]
-              <w:t>/NIE/Pasaporte</w:t>
+              <w:t>DNI/NIE/Pasaporte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1DD4F6" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="28BAA0C1" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003973BB" w:rsidRPr="00191644" w14:paraId="5198E004" w14:textId="77777777" w:rsidTr="007108B5">
+      <w:tr w:rsidR="00103C3B" w14:paraId="46A9271E" w14:textId="77777777" w:rsidTr="006E39C5">
         <w:trPr>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDDDDD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5F8269" w14:textId="77777777" w:rsidR="003973BB" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="4E40DEF4" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Correo UCM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441AC232" w14:textId="77777777" w:rsidR="003973BB" w:rsidRPr="00191644" w:rsidRDefault="003973BB" w:rsidP="007108B5">
+          <w:p w14:paraId="29B6034B" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A9CB3AC" w14:textId="77777777" w:rsidR="00122061" w:rsidRPr="00191644" w:rsidRDefault="00122061" w:rsidP="001A4DCF">
+    <w:p w14:paraId="624E7FB1" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00103C3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CAEFA5A" w14:textId="291D10EE" w:rsidR="00F353A5" w:rsidRDefault="00E41820" w:rsidP="00F353A5">
+    <w:p w14:paraId="78858250" w14:textId="4F09194C" w:rsidR="00103C3B" w:rsidRPr="006E39C5" w:rsidRDefault="00000000" w:rsidP="006E39C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Grado</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>A lo largo del desarrollo del Trabajo de Fin de Grado,</w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el estudiantado y las personas responsables de su tutorización</w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>el/la/los tutores y el/la estudiante se guiarán por lo establecido en las Directrices aprobadas por la Junta de Facultad e</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">l 28 de junio de 2024. </w:t>
+        <w:t xml:space="preserve">se guiarán por lo establecido en las Directrices aprobadas por la Junta de Facultad </w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 de febrero de 2024, modificadas el 28 de junio de 2024 y el 11 </w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5" w:rsidRPr="006E39C5">
+        <w:t>de julio de 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7616293F" w14:textId="5FC75185" w:rsidR="00E41820" w:rsidRDefault="00E41820" w:rsidP="00E41820">
+    <w:p w14:paraId="7BC432B8" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRPr="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3727CFE9" w14:textId="77777777" w:rsidR="00BD739D" w:rsidRPr="007530E7" w:rsidRDefault="00BD739D" w:rsidP="00BD739D">
+    <w:p w14:paraId="574F8B6A" w14:textId="359C9921" w:rsidR="00103C3B" w:rsidRPr="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...48 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E39C5">
+        <w:t>El estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>deberá</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> realizar las actividades y tareas correspondientes al TFG, asistiendo a las reuniones o tutorías necesarias e informando a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las personas responsables de su tutorización </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de sus progresos en el trabajo. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D5FF9A9" w14:textId="77777777" w:rsidR="00BD739D" w:rsidRPr="007530E7" w:rsidRDefault="00BD739D" w:rsidP="00BD739D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="21A458F2" w14:textId="30A7884D" w:rsidR="00103C3B" w:rsidRPr="006E39C5" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Es responsabilidad exclusiva del estudiante la superación con éxito de la asignatura. </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Es responsabilidad exclusiva del</w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidR="006E39C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la superación con éxito de la asignatura. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F97DF8" w14:textId="77777777" w:rsidR="00BD739D" w:rsidRPr="00C7580B" w:rsidRDefault="00BD739D" w:rsidP="00BD739D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="38F503EC" w14:textId="6B077DA1" w:rsidR="00103C3B" w:rsidRPr="006E39C5" w:rsidRDefault="006E39C5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t>res deberán orientar y supervisar el trabajo del estudiante, ayudándol</w:t>
+        <w:t xml:space="preserve">Las personas responsables de la tutorización del TFG </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>deberán orientar y supervisar el trabajo del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">, tanto en la elaboración del trabajo como en la redacción de la memoria. </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estudiantado, apoyándole ante </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>eventuales obstáculos y dificultades y ofreciendo sugerencias de mejora, tanto en la elaboración del trabajo como en la redacción de la memoria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F626810" w14:textId="77777777" w:rsidR="00BD739D" w:rsidRDefault="00BD739D" w:rsidP="00BD739D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="14EE5AE2" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRPr="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A7778A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Los tutores participarán en la evaluación mediante la presentación de un informe de valoración y una calificación del trabajo realizado por el estudiante. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Las personas responsables de la tutorización del TFG </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>participarán en la evaluación mediante la presentación de un informe de valoración y una calificación del trabajo</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. El estudiantado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compartirá con las personas que le tutorizan la memoria del TFG en tiempo y forma</w:t>
+      </w:r>
+      <w:r w:rsidR="00000000" w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4BB071" w14:textId="77777777" w:rsidR="00312C37" w:rsidRPr="00941582" w:rsidRDefault="00312C37" w:rsidP="00941582">
+    <w:p w14:paraId="47EEA9D3" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F76803C" w14:textId="1007DED7" w:rsidR="00941582" w:rsidRPr="00941582" w:rsidRDefault="00941582" w:rsidP="00941582">
+    <w:p w14:paraId="43437E98" w14:textId="29F5EA3B" w:rsidR="00103C3B" w:rsidRDefault="00000000" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...30 lines deleted...]
-        <w:t>…</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Madrid, a ……. de …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.de 202…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A93B46" w14:textId="77777777" w:rsidR="00266B34" w:rsidRPr="00941582" w:rsidRDefault="00266B34" w:rsidP="00941582">
+    <w:p w14:paraId="79F80694" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40448CAF" w14:textId="3D309C39" w:rsidR="00941582" w:rsidRDefault="00E41820" w:rsidP="00941582">
+    <w:p w14:paraId="0AFA1D99" w14:textId="0AB7D8F8" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t>l/la estudiante</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E39C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firma de los/as tutores/as                                                                      Firma del/la estudiante</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2F8334" w14:textId="0FC9476C" w:rsidR="00074999" w:rsidRDefault="00074999" w:rsidP="00941582">
+    <w:p w14:paraId="091C0BFA" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37C5B26E" w14:textId="365B08A4" w:rsidR="00074999" w:rsidRDefault="00074999" w:rsidP="00941582">
+    <w:p w14:paraId="03952609" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D675DE2" w14:textId="01E8877F" w:rsidR="00074999" w:rsidRDefault="00074999" w:rsidP="00941582">
+    <w:p w14:paraId="4EA18720" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50A2D586" w14:textId="77777777" w:rsidR="007530E7" w:rsidRDefault="007530E7" w:rsidP="00941582">
+    <w:p w14:paraId="44476521" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74F05A87" w14:textId="43CDE59A" w:rsidR="00074999" w:rsidRDefault="00074999" w:rsidP="00941582">
+    <w:p w14:paraId="40452F9F" w14:textId="77777777" w:rsidR="006E39C5" w:rsidRDefault="006E39C5" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CEE28D3" w14:textId="77777777" w:rsidR="00074999" w:rsidRPr="00941582" w:rsidRDefault="00074999" w:rsidP="00941582">
+    <w:p w14:paraId="7C40066F" w14:textId="77777777" w:rsidR="00B61318" w:rsidRDefault="00B61318" w:rsidP="006E39C5">
       <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EC163B0" w14:textId="4069D1A1" w:rsidR="00210FBE" w:rsidRDefault="00210FBE" w:rsidP="00074999">
-      <w:pPr>
+    <w:p w14:paraId="27E899B0" w14:textId="77777777" w:rsidR="00B61318" w:rsidRDefault="00B61318" w:rsidP="006E39C5">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00210FBE" w:rsidSect="00B77F95">
+    <w:sectPr w:rsidR="00B61318">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1558" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1615C340" w14:textId="77777777" w:rsidR="00BA28BB" w:rsidRDefault="00BA28BB" w:rsidP="00CC417C">
+    <w:p w14:paraId="29D2382F" w14:textId="77777777" w:rsidR="0059380E" w:rsidRDefault="0059380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="282D9884" w14:textId="77777777" w:rsidR="00BA28BB" w:rsidRDefault="00BA28BB" w:rsidP="00CC417C">
+    <w:p w14:paraId="364BB2D2" w14:textId="77777777" w:rsidR="0059380E" w:rsidRDefault="0059380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{1FCAF79C-B013-41C9-8243-858236AE593B}"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{9B9EB974-F4C5-4538-A538-AD2D6D586EF2}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{4119C89B-30AC-4A2D-B64A-058D071FD8DD}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{0350076B-2839-4758-A3BA-DED469A38198}"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{8619A617-32F0-4D8D-A2C5-2C8D9DE7FF60}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{4CD0C9EB-8391-47DD-BF12-993087855E4D}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46BE6446" w14:textId="77777777" w:rsidR="00BA28BB" w:rsidRDefault="00BA28BB" w:rsidP="00CC417C">
+    <w:p w14:paraId="393B6A7F" w14:textId="77777777" w:rsidR="0059380E" w:rsidRDefault="0059380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2133C316" w14:textId="77777777" w:rsidR="00BA28BB" w:rsidRDefault="00BA28BB" w:rsidP="00CC417C">
+    <w:p w14:paraId="13ADC427" w14:textId="77777777" w:rsidR="0059380E" w:rsidRDefault="0059380E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60F1FE49" w14:textId="006F9BC6" w:rsidR="00CC417C" w:rsidRDefault="00A62688" w:rsidP="00A62688">
+  <w:p w14:paraId="7369A57A" w14:textId="77777777" w:rsidR="00103C3B" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4252"/>
-        <w:tab w:val="clear" w:pos="8504"/>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00CC417C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FDCB839" wp14:editId="6396A6EE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="19AF92F4" wp14:editId="7FA55B26">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-198120</wp:posOffset>
+            <wp:posOffset>-198119</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-99060</wp:posOffset>
+            <wp:posOffset>-99059</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="829310" cy="952500"/>
-          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
-[...20 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
+          <wp:docPr id="6" name="image1.png" descr="Imagen1b"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 11" descr="Imagen1b"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image1.png" descr="Imagen1b"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="829310" cy="952500"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27AE0923"/>
+    <w:nsid w:val="56DB4B05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9326998A"/>
-[...114 lines deleted...]
-    <w:tmpl w:val="BDFE688E"/>
+    <w:tmpl w:val="9A30ADEA"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
@@ -1511,455 +1304,246 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="728E10E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AEF803CE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="1" w16cid:durableId="1822699092">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="897475059">
+  <w:num w:numId="2" w16cid:durableId="1822691640">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:autoHyphenation/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004C1F8F"/>
-[...94 lines deleted...]
-    <w:rsid w:val="00FA4114"/>
+    <w:rsidRoot w:val="00103C3B"/>
+    <w:rsid w:val="00103C3B"/>
+    <w:rsid w:val="0059380E"/>
+    <w:rsid w:val="00607246"/>
+    <w:rsid w:val="006E39C5"/>
+    <w:rsid w:val="00B61318"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{1C799489-B14C-4A78-8454-FAE0D1FE613E}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7CC9898B"/>
+  <w15:docId w15:val="{D8C15139-46C5-4226-B384-DC057D7F521F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="es" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2187,50 +1771,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2291,84 +1884,228 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C1F8F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004C1F8F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
@@ -2439,78 +2176,112 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC417C"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0022163E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002F4538"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...18 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -2739,86 +2510,84 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjqvyPdTLWpvY6xbW3KaYUYh4yF5w==">CgMxLjAaKgoBMBIlCiMIBCofChtkb2NvLlpoUUJ0TTY1VU5LMnN6VC1qU1R3VncQAhoqCgExEiUKIwgEKh8KG2RvY28uWmhRQnRNNjVVTksyc3pULWpTVHdWdxABGioKATISJQojCAQqHwobZG9jby5BQW9rYnFodUg5cXpqMk9Wb2dELWNnEAIaKgoBMxIlCiMIBCofChtkb2NvLkFBb2ticWh1SDlxemoyT1ZvZ0QtY2cQARoqCgE0EiUKIwgEKh8KG2RvY28uVDk2WFpsWDNpay1sWGdBWVZseWRPURACGioKATUSJQojCAQqHwobZG9jby5UOTZYWmxYM2lrLWxYZ0FZVmx5ZE9REAIaKgoBNhIlCiMIBCofChtkb2NvLlQ5NlhabFgzaWstbFhnQVlWbHlkT1EQARoqCgE3EiUKIwgEKh8KG2RvY28uVmtvV3MzQ1ZsQXg5N3B0Q3dCX09jURACGioKATgSJQojCAQqHwobZG9jby5uUk1vUnQ5Z2ZhS2llOXJ1eEtkcTRREAIaKgoBORIlCiMIBCofChtkb2NvLm5STW9SdDlnZmFLaWU5cnV4S2RxNFEQARorCgIxMBIlCiMIBCofChtkb2NvLjdTQzhWOTIwS2N2eEoyY0twSnZJNVEQAhorCgIxMRIlCiMIBCofChtkb2NvLjdTQzhWOTIwS2N2eEoyY0twSnZJNVEQARorCgIxMhIlCiMIBCofChtkb2NvLmNjRzdHRC1LVWtVWVVoVlkyRHRqaFEQAhorCgIxMxIlCiMIBCofChtkb2NvLmNjRzdHRC1LVWtVWVVoVlkyRHRqaFEQAhorCgIxNBIlCiMIBCofChtkb2NvLmNjRzdHRC1LVWtVWVVoVlkyRHRqaFEQARorCgIxNRIlCiMIBCofChtkb2NvLmNpdkdvOEdpbk42d1Izd0RfdF9seGcQAhorCgIxNhIlCiMIBCofChtkb2NvLmNpdkdvOEdpbk42d1Izd0RfdF9seGcQARorCgIxNxIlCiMIBCofChtkb2NvLkFrR01DSVpKcHF4SGxaWFhjT1FOUmcQAhorCgIxOBIlCiMIBCofChtkb2NvLll2T1NKdFhwTmptUmtvOXVTb2FMd3cQAhorCgIxORIlCiMIBCofChtkb2NvLll2T1NKdFhwTmptUmtvOXVTb2FMd3cQAhorCgIyMBIlCiMIBCofChtkb2NvLll2T1NKdFhwTmptUmtvOXVTb2FMd3cQARorCgIyMRIlCiMIBCofChtkb2NvLk9LekJjazdnblRreXBZVzQxbDJPNVEQARorCgIyMhIlCiMIBCofChtkb2NvLk9LekJjazdnblRreXBZVzQxbDJPNVEQAhorCgIyMxIlCiMIBCofChtkb2NvLjlWUmZpNDlfckZqdlJTMVJaYXZMencQARorCgIyNBIlCiMIBCofChtkb2NvLjlWUmZpNDlfckZqdlJTMVJaYXZMencQAhorCgIyNRIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAhorCgIyNhIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAhorCgIyNxIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAhorCgIyOBIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAhorCgIyORIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAhorCgIzMBIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAhorCgIzMRIlCiMIBCofChtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcQAiKIBAobZG9jby5UOTZYWmxYM2lrLWxYZ0FZVmx5ZE9REqEDChtkb2NvLlQ5NlhabFgzaWstbFhnQVlWbHlkT1ESG2RvY28uVDk2WFpsWDNpay1sWGdBWVZseWRPURoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMCFpIKWNDjAhaSCljRKYQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjnC19rkATMKMQoVCg9FbCBlc3R1ZGlhbnRhZG8QARgAEhYKEEVsL2xhIGVzdHVkaWFudGUQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV81iAEBmgEGCAAQABgAsAEAuAEByAEAGMCFpIKWNCDAhaSCljQwAEI1c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzUirAQKG2RvY28uY2NHN0dELUtVa1VZVWhWWTJEdGpoURLEAwobZG9jby5jY0c3R0QtS1VrVVlVaFZZMkR0amhREhtkb2NvLmNjRzdHRC1LVWtVWVVoVlkyRHRqaFEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCAr6uCljQ4gK+rgpY0SoIBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaWsLX2uQBVApSCjsKNUxhcyBwZXJzb25hcyByZXNwb25zYWJsZXMgZGUgbGEgdHV0b3JpemFjacOzbiBkZWwgVEZHEAEYABIRCgtMb3MgdHV0b3JlcxABGAAYAXJDCghKYWltZSBSUxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzEziAEBmgEGCAAQABgAsAEAuAEByAEAGICvq4KWNCCAr6uCljQwAEI2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzEzIqEEChtkb2NvLm5STW9SdDlnZmFLaWU5cnV4S2RxNFESugMKG2RvY28ublJNb1J0OWdmYUtpZTlydXhLZHE0URIbZG9jby5uUk1vUnQ5Z2ZhS2llOXJ1eEtkcTRRGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghKYWltZSBSUxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoNqngpY0OKDap4KWNEp6CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaUsLX2uQBTApKCjMKLWxhcyBwZXJzb25hcyByZXNwb25zYWJsZXMgZGUgc3UgdHV0b3JpemFjacOzbhABGAASEQoLbG9zIHR1dG9yZXMQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV85iAEBmgEGCAAQABgAsAEAuAEByAEAGKDap4KWNCCg2qeCljQwAEI1c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzki3QQKG2RvY28uT0t6QmNrN2duVGt5cFlXNDFsMk81URL1AwobZG9jby5PS3pCY2s3Z25Ua3lwWVc0MWwyTzVREhtkb2NvLk9LekJjazdnblRreXBZVzQxbDJPNVEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDA2LKCljQ4wNiygpY0SrMBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaigHC19rkAYMBCoABCmoKZGVzdHVkaWFudGFkbywgcXVlIGNvbXBhcnRpcsOhIGNvbiBsYXMgcGVyc29uYXMgcXVlIGxlIHR1dG9yaXphbiBsYSBtZW1vcmlhIGRlbCBURkcgZW4gdGllbXBvIHkgZm9ybWEQARgAEhAKCmVzdHVkaWFudGUQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8yMYgBAZoBBggAEAAYALABALgBAcgBABjA2LKCljQgwNiygpY0MABCNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8yMSKPBAobZG9jby5BQW9rYnFodUg5cXpqMk9Wb2dELWNnEqgDChtkb2NvLkFBb2ticWh1SDlxemoyT1ZvZ0QtY2cSG2RvY28uQUFva2JxaHVIOXF6ajJPVm9nRC1jZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMMCFpIKWNDjAhaSCljRKaAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGkDC19rkAToKOAoZChMxMSBkZSBqdWxpbyBkZSAyMDI1EAEYABIZChMyOCBkZSBqdW5pbyBkZSAyMDI0EAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATVzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfM4gBAZoBBggAEAAYALABALgBAcgBABjAhaSCljQgwIWkgpY0MABCNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8zIs0EChtkb2NvLlpoUUJ0TTY1VU5LMnN6VC1qU1R3VncS5gMKG2RvY28uWmhRQnRNNjVVTksyc3pULWpTVHdWdxIbZG9jby5aaFFCdE02NVVOSzJzelQtalNUd1Z3Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghKYWltZSBSUxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwwIWkgpY0OMCFpIKWNEqlAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGn3C19rkAXcKdQpFCj9lbCBlc3R1ZGlhbnRhZG8geSBsYXMgcGVyc29uYXMgcmVzcG9uc2FibGVzIGRlIHN1IHR1dG9yaXphY2nDs24QARgAEioKJGVsL2xhL2xvcyB0dXRvcmVzIHkgZWwvbGEgZXN0dWRpYW50ZRABGAAYAXJDCghKYWltZSBSUxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzGIAQGaAQYIABAAGACwAQC4AQHIAQAYwIWkgpY0IMCFpIKWNDAAQjVzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMSKgBAobZG9jby5jaXZHbzhHaW5ONndSM3dEX3RfbHhnErgDChtkb2NvLmNpdkdvOEdpbk42d1Izd0RfdF9seGcSG2RvY28uY2l2R284R2luTjZ3UjN3RF90X2x4ZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMICvq4KWNDiAr6uCljRKdwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGk/C19rkAUkKRwokCh5lc3R1ZGlhbnRhZG8sIGFwb3nDoW5kb2xlIGFudGUQARgAEh0KF2VzdHVkaWFudGUsIGF5dWTDoW5kb2xvEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTWIAQGaAQYIABAAGACwAQC4AQHIAQAYgK+rgpY0IICvq4KWNDAAQjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTUi5gMKG2RvY28uQWtHTUNJWkpwcXhIbFpYWGNPUU5SZxL+AgobZG9jby5Ba0dNQ0laSnBxeEhsWlhYY09RTlJnEhtkb2NvLkFrR01DSVpKcHF4SGxaWFhjT1FOUmcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDgg6+CljQ44IOvgpY0Sj0KJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoVwtfa5AEPEg0KCQoDY29uEAEYABABckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTiIAQGaAQYIABAAGACwAQC4AQHIAQAY4IOvgpY0IOCDr4KWNDAAQjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTgigQQKG2RvY28uN1NDOFY5MjBLY3Z4SjJjS3BKdkk1URKZAwobZG9jby43U0M4VjkyMEtjdnhKMmNLcEp2STVREhtkb2NvLjdTQzhWOTIwS2N2eEoyY0twSnZJNVEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCg2qeCljQ4oNqngpY0SlgKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxowwtfa5AEqCigKEgoMZXN0dWRpYW50YWRvEAEYABIQCgplc3R1ZGlhbnRlEAEYABgBckMKCEphaW1lIFJTGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACCATZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTGIAQGaAQYIABAAGACwAQC4AQHIAQAYoNqngpY0IKDap4KWNDAAQjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTEi3wMKG2RvY28uaUs4em1aeW5UeDloeTBidjlKcWFNZxL3AgobZG9jby5pSzh6bVp5blR4OWh5MGJ2OUpxYU1nEhtkb2NvLmlLOHptWnluVHg5aHkwYnY5SnFhTWcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzCgrbaCljQ4oK22gpY0SjYKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoOwtfa5AEIEgYKAhATEANyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8yNYgBAZoBBggAEAAYALABALgBAcgBABigrbaCljQgoK22gpY0MABCNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8yNSLwAwobZG9jby5Wa29XczNDVmxBeDk3cHRDd0JfT2NREokDChtkb2NvLlZrb1dzM0NWbEF4OTdwdEN3Ql9PY1ESG2RvY28uVmtvV3MzQ1ZsQXg5N3B0Q3dCX09jURoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqQQoISmFpbWUgUlMaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMKDap4KWNDig2qeCljRKSQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGiHC19rkARsSGQoVCg9jb24gbG9zIHR1dG9yZXMQARgAEAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV84iAEBmgEGCAAQABgAsAEAuAEByAEAGKDap4KWNCCg2qeCljQwAEI1c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzgiiwQKG2RvY28uOVZSZmk0OV9yRmp2UlMxUlphdkx6dxKjAwobZG9jby45VlJmaTQ5X3JGanZSUzFSWmF2THp3Ehtkb2NvLjlWUmZpNDlfckZqdlJTMVJaYXZMencaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKkEKCEphaW1lIFJTGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDA2LKCljQ4wNiygpY0SmIKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxo6wtfa5AE0CjIKFwoRbG9zL2FzIHR1dG9yZXMvYXMQARgAEhUKD2wgdHV0b3IvYS9lcy9hcxABGAAYAXJDCghKYWltZSBSUxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzIziAEBmgEGCAAQABgAsAEAuAEByAEAGMDYsoKWNCDA2LKCljQwAEI2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzIzIqwEChtkb2NvLll2T1NKdFhwTmptUmtvOXVTb2FMd3cSxAMKG2RvY28uWXZPU0p0WHBOam1Sa285dVNvYUx3dxIbZG9jby5Zdk9TSnRYcE5qbVJrbzl1U29hTHd3Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpBCghKYWltZSBSUxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcw4IOvgpY0OOCDr4KWNEqCAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGlrC19rkAVQKUgo7CjVMYXMgcGVyc29uYXMgcmVzcG9uc2FibGVzIGRlIGxhIHR1dG9yaXphY2nDs24gZGVsIFRGRxABGAASEQoLTG9zIHR1dG9yZXMQARgAGAFyQwoISmFpbWUgUlMaNwo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmd4AIIBNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8xOYgBAZoBBggAEAAYALABALgBAcgBABjgg6+CljQg4IOvgpY0MABCNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8xOTgAakEKNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV81EghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTMSCEphaW1lIFJTakEKNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV85EghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMjESCEphaW1lIFJTakEKNXN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8zEghKYWltZSBSU2pBCjVzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMRIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzE1EghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTgSCEphaW1lIFJTakIKNnN1Z2dlc3RJZEltcG9ydDc0OWI0MmY0LTA4OGItNDg5OS1iNzUwLThlZmMxOTQ5ZTg4YV8xMRIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzI1EghKYWltZSBSU2pBCjVzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfOBIISmFpbWUgUlNqQgo2c3VnZ2VzdElkSW1wb3J0NzQ5YjQyZjQtMDg4Yi00ODk5LWI3NTAtOGVmYzE5NDllODhhXzIzEghKYWltZSBSU2pCCjZzdWdnZXN0SWRJbXBvcnQ3NDliNDJmNC0wODhiLTQ4OTktYjc1MC04ZWZjMTk0OWU4OGFfMTkSCEphaW1lIFJTciExbld0bzJfZnlnU1EzQUNDUzN6WVlzQVZQdk51T3ZQY3I=</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF25655D-89DC-478C-AC3B-618464883633}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>210</Words>
-  <Characters>1090</Characters>
+  <Words>240</Words>
+  <Characters>1320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1294</CharactersWithSpaces>
+  <CharactersWithSpaces>1557</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>David MV</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>